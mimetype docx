--- v0 (2026-05-13)
+++ v1 (2026-07-08)
@@ -1,43 +1,1150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+</file>
+
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:beforeAutospacing="0" w:afterAutospacing="0" w:line="560" w:lineRule="exact"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>附件1-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="600" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="宋体" w:eastAsia="方正小标宋_GBK" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>说</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="宋体" w:eastAsia="方正小标宋_GBK" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="宋体" w:eastAsia="方正小标宋_GBK" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>课</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="宋体" w:eastAsia="方正小标宋_GBK" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="宋体" w:eastAsia="方正小标宋_GBK" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="宋体" w:eastAsia="方正小标宋_GBK" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:hAnsi="宋体" w:eastAsia="方正小标宋_GBK" w:cs="宋体"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>求</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="宋体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>一、说课主题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>中小学实验教学设计。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>二、说课环境</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>多媒体教室环境，提供电子白板、电脑和投影设备。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>三、基本要求</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1.说课时间：1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>分钟。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2.说课表述：PPT文稿演示，语言流畅，表述清晰。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3.实验操作：规范，熟练，效果明显。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>四、说课内容</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1.要点：对课程标准相关内容和要求的理解，实验教学目标、实验内容设计、实验方法设计、教学过程设计、教学反思与自我评价。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2.重点：实验创新及其在教学中的融合应用，体现实验教学设计思想与育人效果，鼓励新技术、新方法、新材料的应用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>五、其他要求</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1.说课演示文稿：在制作PPT演示文稿时，要将插入的链接（如图片、文稿、资源、视频片段等）与该PPT文稿放在同一文件夹中，确保链接文件的路径正确。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>2.说课</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>资料</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>包括</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>教师教授实验课程视频〔15分钟以内；5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>00M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>以内；M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>P4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>格式；视频编码：A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>VC(H264</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>）;分辨率：1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>920</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1080</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>；比特率（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>KB/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>秒）：1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>〕、说课PPT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>说课文稿（包括说课题目、教师姓名、学校名称、使用教材、实验器材、实验设计思路或创新点、实验原理、实验教学目标、实验教学内容、实验教学过程和实验效果评价等）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>实验教学内容应符合国家相关课程标准，并注明教材版本。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3.说课教师名单和说课题目一经上报，不得更改。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋" w:eastAsia="仿宋_GB2312"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>4.在报送前认真检查所有材料是否齐全，确保说课文稿、说课PPT、授课视频等能正常打开。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="570" w:lineRule="exact"/>
+        <w:ind w:firstLine="640" w:firstLineChars="200"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p/>
+    <w:sectPr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:cols w:space="425" w:num="1"/>
+      <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -85,50 +1192,101 @@
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:altName w:val="仿宋"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader w:val="1"/>
+  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:documentProtection w:enforcement="0"/>
+  <w:defaultTabStop w:val="420"/>
+  <w:drawingGridVerticalSpacing w:val="156"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:compat>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:docVars>
+    <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiYjk5ODM0YmMxOWJiYWQyNDU4MGIzYWRmYTA0ZmI5NDcifQ=="/>
+  </w:docVars>
+  <w:rsids>
+    <w:rsidRoot w:val="5CC33749"/>
+    <w:rsid w:val="5CC33749"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+</w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
@@ -406,50 +1564,305 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+</a:theme>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>2</Pages>
   <Words>528</Words>
   <Characters>574</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>577</CharactersWithSpaces>
   <Application>WPS Office_11.1.0.14036_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>wang</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>